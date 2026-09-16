--- v0 (2026-05-26)
+++ v1 (2026-09-16)
@@ -549,234 +549,234 @@
         <is>
           <t>Колесная пара вагонов ВЛ10</t>
         </is>
       </c>
       <c r="B10" t="inlineStr">
         <is>
           <t>270894 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="11">
       <c r="A11" t="inlineStr">
         <is>
           <t>Колесная пара вагонов ВЛ80С</t>
         </is>
       </c>
       <c r="B11" t="inlineStr">
         <is>
           <t>270894 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="12">
       <c r="A12" t="inlineStr">
         <is>
-          <t>Колесная пара вагонов грузовая ТО 29 ГОСТ 4835-80</t>
+          <t>Колесная пара вагонов РВ2Ш</t>
         </is>
       </c>
       <c r="B12" t="inlineStr">
         <is>
-          <t>270413 ₽/шт.</t>
+          <t>270245 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="13">
       <c r="A13" t="inlineStr">
         <is>
-          <t>Колесная пара вагонов грузовая ТО 30-34 ГОСТ 4835-80</t>
+          <t>Колесная пара вагонов РУ1Ш</t>
         </is>
       </c>
       <c r="B13" t="inlineStr">
         <is>
-          <t>270093 ₽/шт.</t>
+          <t>270343 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="14">
       <c r="A14" t="inlineStr">
         <is>
-          <t>Колесная пара вагонов грузовая ТО 40-44 ГОСТ 4835-80</t>
+          <t>Колесная пара вагонов РУ1Ш ГОСТ 4835-80</t>
         </is>
       </c>
       <c r="B14" t="inlineStr">
         <is>
-          <t>270343 ₽/шт.</t>
+          <t>270250 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="15">
       <c r="A15" t="inlineStr">
         <is>
-          <t>Колесная пара вагонов грузовая ТО 45-49 ГОСТ 4835-80</t>
+          <t>Колесная пара вагонов СОНК 100-12ГОСТ 4835-80</t>
         </is>
       </c>
       <c r="B15" t="inlineStr">
         <is>
-          <t>270332 ₽/шт.</t>
+          <t>270943 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="16">
       <c r="A16" t="inlineStr">
         <is>
-          <t>Колесная пара вагонов грузовая ТО 50-54 ГОСТ 4835-80</t>
+          <t>Колесная пара вагонов ССПС</t>
         </is>
       </c>
       <c r="B16" t="inlineStr">
         <is>
-          <t>270226 ₽/шт.</t>
+          <t>270332 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="17">
       <c r="A17" t="inlineStr">
         <is>
-          <t>Колесная пара вагонов грузовая ТО 55-59 ГОСТ 4835-80</t>
+          <t>Колесная пара вагонов грузовая ТО 29 ГОСТ 4835-80</t>
         </is>
       </c>
       <c r="B17" t="inlineStr">
         <is>
-          <t>270245 ₽/шт.</t>
+          <t>270413 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="18">
       <c r="A18" t="inlineStr">
         <is>
-          <t>Колесная пара вагонов пассажирская ТО 35-39 ГОСТ 4835-80</t>
+          <t>Колесная пара вагонов грузовая ТО 30-34 ГОСТ 4835-80</t>
         </is>
       </c>
       <c r="B18" t="inlineStr">
         <is>
-          <t>270548 ₽/шт.</t>
+          <t>270093 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="19">
       <c r="A19" t="inlineStr">
         <is>
-          <t>Колесная пара вагонов пассажирская ТО 40-44 ГОСТ 4835-80</t>
+          <t>Колесная пара вагонов грузовая ТО 40-44 ГОСТ 4835-80</t>
         </is>
       </c>
       <c r="B19" t="inlineStr">
         <is>
-          <t>270716 ₽/шт.</t>
+          <t>270343 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="20">
       <c r="A20" t="inlineStr">
         <is>
-          <t>Колесная пара вагонов пассажирская ТО 45-49 ГОСТ 4835-80</t>
+          <t>Колесная пара вагонов грузовая ТО 45-49 ГОСТ 4835-80</t>
         </is>
       </c>
       <c r="B20" t="inlineStr">
         <is>
-          <t>270141 ₽/шт.</t>
+          <t>270332 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="21">
       <c r="A21" t="inlineStr">
         <is>
-          <t>Колесная пара вагонов пассажирская ТО 50-54 ГОСТ 4835-80</t>
+          <t>Колесная пара вагонов грузовая ТО 50-54 ГОСТ 4835-80</t>
         </is>
       </c>
       <c r="B21" t="inlineStr">
         <is>
-          <t>270998 ₽/шт.</t>
+          <t>270226 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="22">
       <c r="A22" t="inlineStr">
         <is>
-          <t>Колесная пара вагонов пассажирская ТО 55-59 ГОСТ 4835-80</t>
+          <t>Колесная пара вагонов грузовая ТО 55-59 ГОСТ 4835-80</t>
         </is>
       </c>
       <c r="B22" t="inlineStr">
         <is>
-          <t>270894 ₽/шт.</t>
+          <t>270245 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="23">
       <c r="A23" t="inlineStr">
         <is>
-          <t>Колесная пара вагонов РВ2Ш</t>
+          <t>Колесная пара вагонов пассажирская ТО 35-39 ГОСТ 4835-80</t>
         </is>
       </c>
       <c r="B23" t="inlineStr">
         <is>
-          <t>270245 ₽/шт.</t>
+          <t>270548 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="24">
       <c r="A24" t="inlineStr">
         <is>
-          <t>Колесная пара вагонов РУ1Ш</t>
+          <t>Колесная пара вагонов пассажирская ТО 40-44 ГОСТ 4835-80</t>
         </is>
       </c>
       <c r="B24" t="inlineStr">
         <is>
-          <t>270343 ₽/шт.</t>
+          <t>270716 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="25">
       <c r="A25" t="inlineStr">
         <is>
-          <t>Колесная пара вагонов РУ1Ш ГОСТ 4835-80</t>
+          <t>Колесная пара вагонов пассажирская ТО 45-49 ГОСТ 4835-80</t>
         </is>
       </c>
       <c r="B25" t="inlineStr">
         <is>
-          <t>270250 ₽/шт.</t>
+          <t>270141 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="26">
       <c r="A26" t="inlineStr">
         <is>
-          <t>Колесная пара вагонов СОНК 100-12ГОСТ 4835-80</t>
+          <t>Колесная пара вагонов пассажирская ТО 50-54 ГОСТ 4835-80</t>
         </is>
       </c>
       <c r="B26" t="inlineStr">
         <is>
-          <t>270943 ₽/шт.</t>
+          <t>270998 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="27">
       <c r="A27" t="inlineStr">
         <is>
-          <t>Колесная пара вагонов ССПС</t>
+          <t>Колесная пара вагонов пассажирская ТО 55-59 ГОСТ 4835-80</t>
         </is>
       </c>
       <c r="B27" t="inlineStr">
         <is>
-          <t>270332 ₽/шт.</t>
+          <t>270894 ₽/шт.</t>
         </is>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
   <drawing xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Microsoft Excel</Application>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties">
   <dc:creator xmlns:dc="http://purl.org/dc/elements/1.1/">openpyxl</dc:creator>
   <dcterms:created xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>